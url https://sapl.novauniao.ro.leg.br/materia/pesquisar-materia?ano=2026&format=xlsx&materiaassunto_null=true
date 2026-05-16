--- v0 (2026-03-26)
+++ v1 (2026-05-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="389" uniqueCount="204">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -225,168 +225,447 @@
   <si>
     <t>26</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/26/projeto_de_lei_1.330_de_17_de_marco_de_2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 1329/2026, abertura de crédito - SEMOSP no valor R$ 35.134,28 (trinta e cinco mil cento e trinta e quatro reais e vinte e oito centavos), destinado à construção de calçadas na Avenida Ayrton Senna.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/27/projeto_de_lei-1331.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 1329/2026, Altera dispositivos das Leis Municipais nº 1.238/2025, nº 973/2023 e nº 1.231/2025, para ampliar o quantitativo de cargos em comissão de Assessor Auxiliar, Assessor de Expediente, ajustar subsídio, criar assessor em gestão de frota/controle de veículo– SEMAS e dá outras providências.</t>
   </si>
   <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>1332</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/28/projeto_de_lei-1.332_de_26_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 1332/2026, Altera o Plano de Amortização para equacionamento do déficit atuarial do Regime Próprio de Previdência Social – RPPS do Município de Nova União/RO, conforme diretrizes emanadas pela Portaria MTP nº 1467, de 02 de junho de 2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>1333</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/29/projeto_de_lei-1.333_de_26_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 1333/2026, Dispõe sobre a cobrança administrativa e judicial da Dívida Ativa do Município de Nova União/RO, fixa valor mínimo para o ajuizamento de execuções fiscais, estabelece medidas de racionalização da cobrança e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/30/projeto_de_lei-1.334_de_30_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 1334/2026, Dispõe sobre a criação de função gratificada de Diretor(a) técnico do Hospital Municipal Expedito Gonçalves Ferreira no âmbito da Administração Municipal, altera a Lei nº 278/2009, para adequar o valor do subsídio do Diretor Clinico.</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/31/projeto_de_lei-1.335_de_30_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 1335/2026,</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>1336</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/32/projeto_de_lei-1.336_de_31_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 1336/2026, Abertura de Crédito no valor de R$ 550.000,00 (quinhentos e cinquenta mil reais), destinado à aquisição de fertilizante orgânico mineral Classe A, conforme Convênio nº 693/2025/PGE-SEAGRI, com contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/33/projeto_de_lei-1.337_de_02_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 1337/2026, Dispõe sobre a Política Municipal de Uso, Conservação e Manejo Sustentável dos Solos no Município de Nova União, estabelece normas para a proteção dos recursos hídricos, a conservação de estradas rurais e a promoção de práticas agropecuárias sustentáveis nas pequenas propriedades.</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/34/projeto_de_lei-1.338_de_02_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 1338/2026, Altera o Anexo Único da Lei nº 1.285, de 01 de abril de 2026, que dispõe sobre a criação do cargo em comissão de Gerente do Setor de Radiologia no âmbito da Administração Municipal.</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>MARINS</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/35/projeto_de_lei-1339_1.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 1339/2026, Denomina a Unidade Básica de Saúde Vereadora Valdeci de Andrade Pinto.</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/36/projeto_de_lei-1.340_de_15_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 1340/2026, Autoriza abertura de crédito no valor de R$ 250.000,00 (duzentos e cinquenta mil reais), A presente proposta tem por finalidade cobrir despesas com a contratação de Serviços de Terceiros - Pessoa Jurídica, em virtude da comemoração alusiva ao 32º Aniversário do Município, sendo, contratação de Banda artística.</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/37/projeto_de_lei_1.341_de_21_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 1340/2026, Altera dispositivos da Lei Municipal nº 1.210, de 10 de setembro de 2025, que dispõe sobre a regulamentação de viagens a serviço e concessão de diárias aos servidores do Município de Nova União/RO.</t>
+  </si>
+  <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
+    <t>VALDEIR DE SOUZA</t>
+  </si>
+  <si>
     <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/1/indicacao-1_1.pdf</t>
   </si>
   <si>
     <t>Indicação n. 01/2026, solicitando, que através da secretaria municipal competente que determine ao setor competente a realização de limpeza e manutenção periódica nos terrenos públicos do município, em especial nas áreas localizadas ao redor da quadra municipal.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
+    <t>PEDRINHO</t>
+  </si>
+  <si>
     <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/2/indicacao-2.pdf</t>
   </si>
   <si>
     <t>Indicação n. 02/2026, solicitando que a secretaria municipal de obras e serviços públicos realize manutenção paliativa nas coberturas dos pontos de ônibus das vicinais.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/3/indicacao-3.pdf</t>
   </si>
   <si>
     <t>Indicação n. 03/2026, solicitando que a secretaria municipal de obras e serviços públicos, instale letreiro de declaração de amor à cidade, na praça dos buritis.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/4/indicacao-4.pdf</t>
   </si>
   <si>
     <t>Indicação n. 04/2026, solicitando que a secretaria municipal de planejamento, coordenação e fazenda realize queima de fogos na, praça dos buritis, na virada de ano.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>ISABELLA MADEIRO</t>
+  </si>
+  <si>
     <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/5/indicacao-5.pdf</t>
   </si>
   <si>
     <t>Indicação n. 05/2026, solicitando que a secretaria municipal de obras e serviços públicos instale aduelas na ponte do km 2,5, da vicinal 24.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/16/indicacao-6.pdf</t>
   </si>
   <si>
     <t>Indicação n. 06/2026, solicitando que construa banheiro público na Praça dos Buritis.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
+    <t>ENEAS ANDRADE</t>
+  </si>
+  <si>
     <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao-7.pdf</t>
   </si>
   <si>
     <t>Indicação 07/2025, solicitando que através da secretaria Municipal competente elabore proposta de criação do benefício cartão vale feira para os servidores do poder Executivo de Nova União.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/21/indicacao-8.pdf</t>
   </si>
   <si>
     <t>Indicação 08/2025, solicitando indicar que através da semosp - secretaria municipal de obras e serviços públicos seja realizado serviço paliativo de manutenção nas estradas vicinais do município, com atenção especial à linha 24 (lado esquerdo) e às linhas 28 (em ambos os lados).</t>
   </si>
   <si>
-    <t>22</t>
-[...5 lines deleted...]
-    <t>Indicação 09/2025, solicitando que seja elaborado projeto de lei que disponha sobre a concessão de folga ao servidor público municipal no dia de seu aniversário, sem prejuízo de sua remuneração.</t>
+    <t>38</t>
+  </si>
+  <si>
+    <t>MARCÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/38/indicacao-10_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 10/2026 - VEREADOR MARCOS RAMON RIBEIRO</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/39/indicacao-11_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 11/2026 - VEREADOR ENEAS ANDRADE</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/40/indicacao-12_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 12/2026 - VEREADOR ENEAS ANDRADE</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/41/indicacao-13_3.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 13/2026 - VEREADOR MARINS MURBACH</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
-    <t>PROJETO DE RESOLUÇÃO</t>
+    <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/18/minuta_de_projeto_de_resolucao-35.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução Nº 035/2026, que Dispõe sobre a adoção de medidas para aplicação da Lei Geral de Proteção de Dados pessoais LGPD, Lei n° 13.709, de 14 de agosto de 2018, e institui a Comissão de Privacidade e Proteção de Dados Pessoais no âmbito da Câmara Municipal de Nova União, RO.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/19/minuta_de_projeto_de_resolucao-36.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução Nº 36, de 19 de janeiro de 2026, que Instituí a comunicação eletrônica e o processo digital no âmbito da Câmara Municipal de Nova União/RO, e dá outras providências.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/20/minuta_de_projeto_de_resolucao-37.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n. 37, de 19 de janeiro de 2026, dispõe sobre o Programa de Governo Digital da Câmara Municipal de Nova União RO conforme a Lei nº 14.129 de 29 de março de 2021.</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>PRC</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>CPOF - Comissão Permanente de Orçamento e Finanças</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/42/parecer-1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer n. 01/26, PL 1319, 1320, 1321, 1322 e 1324.</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>CPOSP - Comissão Permanente de Obras e Serviços Públicos</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/43/parecer-1_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer n. 01/26, CPOSP.</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/44/parecer-2.pdf</t>
+  </si>
+  <si>
+    <t>Parecer n. 02/2026 - CPOF.</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/45/parecer-1_2.pdf</t>
+  </si>
+  <si>
+    <t>Parecer n. 02/2026 - PL 1327 e 1328.</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>CPJR - Comissão Permanente de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/46/parecer-1_3.pdf</t>
+  </si>
+  <si>
+    <t>Parecer n. 01/2026, Projeto de Resolução 035; 036 e 037/2026.</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/47/parecer-3.pdf</t>
+  </si>
+  <si>
+    <t>Parecer n. 03/2026, Prestação de Contas 2024.</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/48/parecer-4.pdf</t>
+  </si>
+  <si>
+    <t>Parecer n. 04/2026 PL 1329-1330</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/49/parecer-3_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer n. 03/2026 - PL 1334</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/50/parecer-5_1.pdf</t>
+  </si>
+  <si>
+    <t>parecer n. 05/2026, CPOF - PL 1335</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/51/parecer-6.pdf</t>
+  </si>
+  <si>
+    <t>Parecer n. 06/2026, PL 1336</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.novauniao.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Parecer n. 04/2026, CPOSP - PL 1331; 1332 E 1338.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -690,67 +969,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/6/projeto_de_lei-1317_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/7/projeto_de_lei-1318.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/8/projeto_de_lei-1319.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/9/projeto_de_lei_1.320_de_06_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/10/01-projeto_de_lei-1321.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/11/01-projeto_de_lei-1322.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/12/projeto_de_lei-1323.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/13/01-projeto_de_lei-1324.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/14/01-projeto_de_lei-1325.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/15/projeto_de_lei-1.326_de_02_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/23/projeto_de_lei-1327.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/24/projeto_de_lei-1328.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/25/projeto_de_lei_1.329_de_17_de_marco_de_202.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/26/projeto_de_lei_1.330_de_17_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/27/projeto_de_lei-1331.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/1/indicacao-1_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/2/indicacao-2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/3/indicacao-3.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/4/indicacao-4.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/5/indicacao-5.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/16/indicacao-6.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao-7.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/21/indicacao-8.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao-9.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/18/minuta_de_projeto_de_resolucao-35.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/19/minuta_de_projeto_de_resolucao-36.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/20/minuta_de_projeto_de_resolucao-37.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/6/projeto_de_lei-1317_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/7/projeto_de_lei-1318.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/8/projeto_de_lei-1319.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/9/projeto_de_lei_1.320_de_06_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/10/01-projeto_de_lei-1321.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/11/01-projeto_de_lei-1322.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/12/projeto_de_lei-1323.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/13/01-projeto_de_lei-1324.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/14/01-projeto_de_lei-1325.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/15/projeto_de_lei-1.326_de_02_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/23/projeto_de_lei-1327.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/24/projeto_de_lei-1328.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/25/projeto_de_lei_1.329_de_17_de_marco_de_202.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/26/projeto_de_lei_1.330_de_17_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/27/projeto_de_lei-1331.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/28/projeto_de_lei-1.332_de_26_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/29/projeto_de_lei-1.333_de_26_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/30/projeto_de_lei-1.334_de_30_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/31/projeto_de_lei-1.335_de_30_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/32/projeto_de_lei-1.336_de_31_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/33/projeto_de_lei-1.337_de_02_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/34/projeto_de_lei-1.338_de_02_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/35/projeto_de_lei-1339_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/36/projeto_de_lei-1.340_de_15_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/37/projeto_de_lei_1.341_de_21_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/1/indicacao-1_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/2/indicacao-2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/3/indicacao-3.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/4/indicacao-4.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/5/indicacao-5.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/16/indicacao-6.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/17/indicacao-7.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/21/indicacao-8.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/38/indicacao-10_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/39/indicacao-11_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/40/indicacao-12_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/41/indicacao-13_3.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/18/minuta_de_projeto_de_resolucao-35.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/19/minuta_de_projeto_de_resolucao-36.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/20/minuta_de_projeto_de_resolucao-37.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/42/parecer-1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/43/parecer-1_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/44/parecer-2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/45/parecer-1_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/46/parecer-1_3.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/47/parecer-3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/48/parecer-4.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/49/parecer-3_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/50/parecer-5_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/sapl/public/materialegislativa/2026/51/parecer-6.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novauniao.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H28"/>
+  <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="54.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="119.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1090,347 +1369,995 @@
       </c>
       <c r="C16" t="s">
         <v>68</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H18" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H20" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D21" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H21" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>73</v>
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>101</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>23</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>71</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="H26" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>76</v>
+        <v>112</v>
       </c>
       <c r="D27" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="E27" t="s">
-        <v>102</v>
+        <v>114</v>
+      </c>
+      <c r="F27" t="s">
+        <v>115</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="H27" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>118</v>
       </c>
       <c r="D28" t="s">
+        <v>113</v>
+      </c>
+      <c r="E28" t="s">
+        <v>114</v>
+      </c>
+      <c r="F28" t="s">
+        <v>119</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H28" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>122</v>
+      </c>
+      <c r="D29" t="s">
+        <v>113</v>
+      </c>
+      <c r="E29" t="s">
+        <v>114</v>
+      </c>
+      <c r="F29" t="s">
         <v>101</v>
       </c>
-      <c r="E28" t="s">
-[...6 lines deleted...]
-        <v>110</v>
+      <c r="G29" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H29" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D30" t="s">
+        <v>113</v>
+      </c>
+      <c r="E30" t="s">
+        <v>114</v>
+      </c>
+      <c r="F30" t="s">
+        <v>101</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H30" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>128</v>
+      </c>
+      <c r="D31" t="s">
+        <v>113</v>
+      </c>
+      <c r="E31" t="s">
+        <v>114</v>
+      </c>
+      <c r="F31" t="s">
+        <v>129</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H31" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>132</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" t="s">
+        <v>113</v>
+      </c>
+      <c r="E32" t="s">
+        <v>114</v>
+      </c>
+      <c r="F32" t="s">
+        <v>115</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H32" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>135</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" t="s">
+        <v>113</v>
+      </c>
+      <c r="E33" t="s">
+        <v>114</v>
+      </c>
+      <c r="F33" t="s">
+        <v>136</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H33" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>139</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" t="s">
+        <v>113</v>
+      </c>
+      <c r="E34" t="s">
+        <v>114</v>
+      </c>
+      <c r="F34" t="s">
+        <v>129</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H34" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>142</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>27</v>
+      </c>
+      <c r="D35" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" t="s">
+        <v>143</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H35" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>146</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>31</v>
+      </c>
+      <c r="D36" t="s">
+        <v>113</v>
+      </c>
+      <c r="E36" t="s">
+        <v>114</v>
+      </c>
+      <c r="F36" t="s">
+        <v>136</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H36" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>149</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" t="s">
+        <v>113</v>
+      </c>
+      <c r="E37" t="s">
+        <v>114</v>
+      </c>
+      <c r="F37" t="s">
+        <v>136</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H37" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>152</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38" t="s">
+        <v>113</v>
+      </c>
+      <c r="E38" t="s">
+        <v>114</v>
+      </c>
+      <c r="F38" t="s">
+        <v>101</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H38" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>155</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>112</v>
+      </c>
+      <c r="D39" t="s">
+        <v>156</v>
+      </c>
+      <c r="E39" t="s">
+        <v>157</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H39" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>160</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>118</v>
+      </c>
+      <c r="D40" t="s">
+        <v>156</v>
+      </c>
+      <c r="E40" t="s">
+        <v>157</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H40" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>163</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>122</v>
+      </c>
+      <c r="D41" t="s">
+        <v>156</v>
+      </c>
+      <c r="E41" t="s">
+        <v>157</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H41" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>112</v>
+      </c>
+      <c r="D42" t="s">
+        <v>167</v>
+      </c>
+      <c r="E42" t="s">
+        <v>168</v>
+      </c>
+      <c r="F42" t="s">
+        <v>169</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H42" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>172</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>118</v>
+      </c>
+      <c r="D43" t="s">
+        <v>167</v>
+      </c>
+      <c r="E43" t="s">
+        <v>168</v>
+      </c>
+      <c r="F43" t="s">
+        <v>173</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H43" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>176</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>122</v>
+      </c>
+      <c r="D44" t="s">
+        <v>167</v>
+      </c>
+      <c r="E44" t="s">
+        <v>168</v>
+      </c>
+      <c r="F44" t="s">
+        <v>169</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H44" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>179</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>125</v>
+      </c>
+      <c r="D45" t="s">
+        <v>167</v>
+      </c>
+      <c r="E45" t="s">
+        <v>168</v>
+      </c>
+      <c r="F45" t="s">
+        <v>169</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H45" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>182</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>128</v>
+      </c>
+      <c r="D46" t="s">
+        <v>167</v>
+      </c>
+      <c r="E46" t="s">
+        <v>168</v>
+      </c>
+      <c r="F46" t="s">
+        <v>183</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H46" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>186</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" t="s">
+        <v>167</v>
+      </c>
+      <c r="E47" t="s">
+        <v>168</v>
+      </c>
+      <c r="F47" t="s">
+        <v>183</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H47" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>189</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48" t="s">
+        <v>167</v>
+      </c>
+      <c r="E48" t="s">
+        <v>168</v>
+      </c>
+      <c r="F48" t="s">
+        <v>169</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H48" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>192</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D49" t="s">
+        <v>167</v>
+      </c>
+      <c r="E49" t="s">
+        <v>168</v>
+      </c>
+      <c r="F49" t="s">
+        <v>173</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>23</v>
+      </c>
+      <c r="D50" t="s">
+        <v>167</v>
+      </c>
+      <c r="E50" t="s">
+        <v>168</v>
+      </c>
+      <c r="F50" t="s">
+        <v>169</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>198</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>27</v>
+      </c>
+      <c r="D51" t="s">
+        <v>167</v>
+      </c>
+      <c r="E51" t="s">
+        <v>168</v>
+      </c>
+      <c r="F51" t="s">
+        <v>169</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H51" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>31</v>
+      </c>
+      <c r="D52" t="s">
+        <v>167</v>
+      </c>
+      <c r="E52" t="s">
+        <v>168</v>
+      </c>
+      <c r="F52" t="s">
+        <v>173</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H52" t="s">
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>